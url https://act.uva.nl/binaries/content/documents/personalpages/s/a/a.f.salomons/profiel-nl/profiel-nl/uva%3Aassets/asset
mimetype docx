--- v0 (2025-10-21)
+++ v1 (2026-09-04)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0007DF72" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00AB6887" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4513"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6887">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
         </w:rPr>
         <w:tab/>
         <w:t>Curriculum vitae Arthur Frans Salomons</w:t>
       </w:r>
@@ -58,5206 +58,5448 @@
         <w:tabs>
           <w:tab w:val="center" w:pos="4513"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D56C4A" w:rsidRPr="00AB6887">
           <w:footerReference w:type="even" r:id="rId7"/>
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="first" r:id="rId9"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17062111" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00AB6887" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
+    <w:p w14:paraId="612F3B3A" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00AB6887" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="612F3B3A" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00AB6887" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
+    <w:p w14:paraId="35321A5E" w14:textId="77777777" w:rsidR="00EA7368" w:rsidRPr="00AB6887" w:rsidRDefault="00EA7368" w:rsidP="008C05F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35321A5E" w14:textId="77777777" w:rsidR="00EA7368" w:rsidRPr="00AB6887" w:rsidRDefault="00EA7368" w:rsidP="008C05F6">
+    <w:p w14:paraId="08F222E7" w14:textId="0340F5D3" w:rsidR="00EA7368" w:rsidRPr="00AB6887" w:rsidRDefault="00EA7368" w:rsidP="008C05F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="08F222E7" w14:textId="0340F5D3" w:rsidR="00EA7368" w:rsidRPr="00AB6887" w:rsidRDefault="00EA7368" w:rsidP="008C05F6">
+      <w:r w:rsidRPr="00AB6887">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Geboren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6887">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6887">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Amsterdam in 1964</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681AC535" w14:textId="77777777" w:rsidR="00EA7368" w:rsidRPr="00AB6887" w:rsidRDefault="00EA7368" w:rsidP="008C05F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6887">
-[...30 lines deleted...]
-    <w:p w14:paraId="681AC535" w14:textId="77777777" w:rsidR="00EA7368" w:rsidRPr="00AB6887" w:rsidRDefault="00EA7368" w:rsidP="008C05F6">
+    </w:p>
+    <w:p w14:paraId="45C953C4" w14:textId="4BEDF916" w:rsidR="00EA7368" w:rsidRPr="00AB6887" w:rsidRDefault="00EA7368" w:rsidP="008C05F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:spacing w:val="-3"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB6887">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Opleidingen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9DC290" w14:textId="12CF6DA9" w:rsidR="00EA7368" w:rsidRPr="007C3550" w:rsidRDefault="00EA7368" w:rsidP="007C3550">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:b/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3550">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gymnasium </w:t>
+      </w:r>
       <w:r w:rsidRPr="00AB6887">
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="3F9DC290" w14:textId="12CF6DA9" w:rsidR="00EA7368" w:rsidRPr="007C3550" w:rsidRDefault="00EA7368" w:rsidP="007C3550">
+        <w:sym w:font="Symbol" w:char="F042"/>
+      </w:r>
+      <w:r w:rsidRPr="007C3550">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C3550">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C3550">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C3550">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3550">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Zaanlands</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3550">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lyceum (197</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3262" w:rsidRPr="007C3550">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3550">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>-1982)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3563B2D8" w14:textId="1BC6F2B3" w:rsidR="00EA7368" w:rsidRPr="007C3550" w:rsidRDefault="00EA7368" w:rsidP="007C3550">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C3550">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gymnasium </w:t>
-[...2 lines deleted...]
-        <w:sym w:font="Symbol" w:char="F042"/>
+        <w:t>Economie</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3550">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007C3550">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007C3550">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007C3550">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008C05F6" w:rsidRPr="007C3550">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="007C3550">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Zaanlands</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>UvA (1982</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7B81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>-1983</w:t>
+      </w:r>
       <w:r w:rsidRPr="007C3550">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Lyceum (197</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00CF3262" w:rsidRPr="007C3550">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>gestaakt</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3550">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>-1982)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3563B2D8" w14:textId="1BC6F2B3" w:rsidR="00EA7368" w:rsidRPr="007C3550" w:rsidRDefault="00EA7368" w:rsidP="007C3550">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F98C547" w14:textId="78939B5B" w:rsidR="00EA7368" w:rsidRPr="007C3550" w:rsidRDefault="00EA7368" w:rsidP="007C3550">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C3550">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Economie</w:t>
+        <w:t>Nieuwe en Theoretische Geschiedenis</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3550">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="008C05F6" w:rsidRPr="007C3550">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="007C3550">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:tab/>
-[...58 lines deleted...]
-    <w:p w14:paraId="1F98C547" w14:textId="78939B5B" w:rsidR="00EA7368" w:rsidRPr="007C3550" w:rsidRDefault="00EA7368" w:rsidP="007C3550">
+        <w:t>UvA (1983-1989)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20918862" w14:textId="51BBDA0F" w:rsidR="00EA7368" w:rsidRPr="007C3550" w:rsidRDefault="00EA7368" w:rsidP="007C3550">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C3550">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Nieuwe en Theoretische Geschiedenis</w:t>
+        <w:t>Rechtsgeleerdheid</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3550">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="007C3550">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C3550">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="008C05F6" w:rsidRPr="007C3550">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007C3550">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>UvA (1983-1989)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="20918862" w14:textId="51BBDA0F" w:rsidR="00EA7368" w:rsidRPr="007C3550" w:rsidRDefault="00EA7368" w:rsidP="007C3550">
+        <w:t>UvA (1985-1989)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD5CE60" w14:textId="71EE3502" w:rsidR="009A5727" w:rsidRPr="007C3550" w:rsidRDefault="009A5727" w:rsidP="007C3550">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C3550">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Promotie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C3550">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (cum laude)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3550">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007C3550">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007C3550">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008C05F6" w:rsidRPr="007C3550">
-[...2 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="007C3550">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C3550">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...9 lines deleted...]
-        </w:numPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>UvA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3550">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (28 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3550">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>april</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3550">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1997)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3550">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AC5308" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00AB6887" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...94 lines deleted...]
-    <w:p w14:paraId="23AC5308" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00AB6887" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
+    </w:p>
+    <w:p w14:paraId="28C90FCD" w14:textId="40162FAC" w:rsidR="00D56C4A" w:rsidRPr="00AB6887" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB6887">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Werkzaamheden </w:t>
+      </w:r>
+      <w:r w:rsidR="00C95500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>vanaf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6887">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afstuderen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146F6EF1" w14:textId="0BA16B9B" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="002E69AC" w:rsidP="003E3908">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6887">
-[...27 lines deleted...]
-    <w:p w14:paraId="146F6EF1" w14:textId="0BA16B9B" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="002E69AC" w:rsidP="003E3908">
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Assistent in Opleiding</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56C4A" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> privaat</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56C4A" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>recht (UvA)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7368" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7368" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EA7368" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1989-1990</w:t>
+      </w:r>
+      <w:r w:rsidR="00144D13">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidR="00144D13" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>1991-1993</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8A3B38" w14:textId="69AD4258" w:rsidR="00D56C4A" w:rsidRPr="00144D13" w:rsidRDefault="00D56C4A" w:rsidP="00144D13">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Assistent in Opleiding</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00D56C4A" w:rsidRPr="003E3908">
+        <w:t>Toegevoegd Docent rechts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:softHyphen/>
-        <w:t>recht (UvA)</w:t>
+        <w:t>ge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>schie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>nis</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7B81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00EA7368" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidR="00EA7368" w:rsidRPr="003E3908">
+        <w:t>1990-1991</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7B81" w:rsidRPr="00144D13">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
-        <w:t>1989-1990</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="2F8A3B38" w14:textId="69AD4258" w:rsidR="00D56C4A" w:rsidRPr="00144D13" w:rsidRDefault="00D56C4A" w:rsidP="00144D13">
+      </w:r>
+      <w:r w:rsidR="00EA7368" w:rsidRPr="00144D13">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B42BFB0" w14:textId="494FECE1" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00EA7368" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Toegevoegd Docent rechts</w:t>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niversitair </w:t>
       </w:r>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>ocent</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56C4A" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Privaat</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56C4A" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
         <w:softHyphen/>
-        <w:t>ge</w:t>
+        <w:t>recht</w:t>
+      </w:r>
+      <w:r w:rsidR="008C05F6" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:softHyphen/>
-        <w:t>schie</w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:softHyphen/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...23 lines deleted...]
-    <w:p w14:paraId="2B42BFB0" w14:textId="494FECE1" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00EA7368" w:rsidP="003E3908">
+        <w:t>1993-1994</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF2152C" w14:textId="77777777" w:rsidR="00F253E6" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>U</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">niversitair </w:t>
+        <w:t>Medewerker Wetenschappe</w:t>
       </w:r>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>D</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:softHyphen/>
-        <w:t>recht</w:t>
-[...6 lines deleted...]
-        <w:tab/>
+        <w:t>lijk Bu</w:t>
       </w:r>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:tab/>
-[...10 lines deleted...]
-    <w:p w14:paraId="1AF2152C" w14:textId="77777777" w:rsidR="00F253E6" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">reau Hoge </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC085B3" w14:textId="04773D29" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Medewerker Wetenschappe</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="3AC085B3" w14:textId="04773D29" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
+        <w:t>Raad der Nederlanden, civiele sectie</w:t>
+      </w:r>
+      <w:r w:rsidR="00F253E6" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F253E6" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F253E6" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1994-1995</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599029CB" w14:textId="674C79F5" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
-        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Raad der Nederlanden, civiele sectie</w:t>
+        <w:t>Gerechtsauditeur Hoge Raad der Ne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>landen</w:t>
       </w:r>
       <w:r w:rsidR="00F253E6" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F253E6" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="599029CB" w14:textId="674C79F5" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
+        <w:t>1995-1999</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1846A507" w14:textId="77777777" w:rsidR="00F253E6" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Gerechtsauditeur Hoge Raad der Ne</w:t>
+        <w:t>Bijzonder hoogleraar vanwe</w:t>
       </w:r>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:softHyphen/>
-        <w:t>der</w:t>
-[...25 lines deleted...]
-    <w:p w14:paraId="1846A507" w14:textId="77777777" w:rsidR="00F253E6" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
+        <w:t xml:space="preserve">ge de Marcel Henri </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41854083" w14:textId="0C71CAA1" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Bijzonder hoogleraar vanwe</w:t>
-      </w:r>
+        <w:t>Bregstein</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:softHyphen/>
-[...3 lines deleted...]
-    <w:p w14:paraId="41854083" w14:textId="0C71CAA1" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
+        <w:t>-Stichting</w:t>
+      </w:r>
+      <w:r w:rsidR="00F253E6" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>(2 jaar</w:t>
+      </w:r>
+      <w:r w:rsidR="00F253E6" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>, 0,2 fte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F253E6" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F253E6" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F253E6" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1997-</w:t>
+      </w:r>
+      <w:r w:rsidR="0073268A" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F253E6" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>1999</w:t>
+      </w:r>
+      <w:r w:rsidR="00F253E6" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA70BE9" w14:textId="747885EB" w:rsidR="008C05F6" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
-        <w:ind w:left="360"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Bregstein</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Gewoon hoogleraar privaatrecht</w:t>
+      </w:r>
+      <w:r w:rsidR="008C05F6" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>-Stichting</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F253E6" w:rsidRPr="003E3908">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="008C05F6" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voltijds, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C95500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>vanaf</w:t>
+      </w:r>
+      <w:r w:rsidR="008C05F6" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E3908">
-[...64 lines deleted...]
-    <w:p w14:paraId="6AA70BE9" w14:textId="747885EB" w:rsidR="008C05F6" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
+    </w:p>
+    <w:p w14:paraId="5A6FD81B" w14:textId="4AF5FC50" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Gewoon hoogleraar privaatrecht</w:t>
+        <w:t>2002 vaste aanstelling)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F253E6" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C05F6" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>(</w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="008C05F6" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">voltijds, </w:t>
-[...6 lines deleted...]
-        <w:t>vanaf</w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="008C05F6" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5A6FD81B" w14:textId="4AF5FC50" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F253E6" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>1999-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F253E6" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F253E6" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4A1DEE" w14:textId="7BEFAA08" w:rsidR="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
-        <w:ind w:left="360"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>2002 vaste aanstelling)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F253E6" w:rsidRPr="003E3908">
+        <w:t>Raadsheer-plaatsvervanger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C05F6" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
+        <w:t>Hof</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Amsterdam</w:t>
+      </w:r>
+      <w:r w:rsidR="008C05F6" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C05F6" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
         <w:tab/>
+        <w:t>1999-</w:t>
       </w:r>
       <w:r w:rsidR="008C05F6" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008C05F6" w:rsidRPr="003E3908">
-[...28 lines deleted...]
-    <w:p w14:paraId="3F4A1DEE" w14:textId="7BEFAA08" w:rsidR="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
+    </w:p>
+    <w:p w14:paraId="2FDFCBD9" w14:textId="365CE8F6" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Afdelingsv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oorzitter </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rivaatrecht </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>2002-2014</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>m.u.v.</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7B81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E3908">
-[...4 lines deleted...]
-        <w:t>Raadsheer-plaatsvervanger</w:t>
+      <w:r w:rsidR="003D7B81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>jr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E3908">
-[...43 lines deleted...]
-    <w:p w14:paraId="2FDFCBD9" w14:textId="365CE8F6" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D25F25A" w14:textId="2B7E5B32" w:rsidR="008C05F6" w:rsidRPr="003E3908" w:rsidRDefault="00066EBE" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">oorzitter </w:t>
-[...15 lines deleted...]
-      <w:r>
+        <w:t>Onderwijsd</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2655C" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">irecteur </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2655C" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>College of Law</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2655C" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (0,4 fte)</w:t>
+      </w:r>
+      <w:r w:rsidR="008C05F6" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...59 lines deleted...]
-    <w:p w14:paraId="3D25F25A" w14:textId="55E1497B" w:rsidR="008C05F6" w:rsidRPr="003E3908" w:rsidRDefault="00066EBE" w:rsidP="003E3908">
+        <w:t>2014-</w:t>
+      </w:r>
+      <w:r w:rsidR="00266BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72133D65" w14:textId="77777777" w:rsidR="00266BCA" w:rsidRDefault="00066EBE" w:rsidP="00C95500">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Onderwijsd</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> (0,4 fte)</w:t>
+        <w:t>Opleidingsdirecteur Rechtsgeleerdheid (0,2 fte)</w:t>
       </w:r>
       <w:r w:rsidR="008C05F6" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>2014-</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7787ECE8" w14:textId="6AF8CBF7" w:rsidR="005001CF" w:rsidRPr="00C95500" w:rsidRDefault="00066EBE" w:rsidP="00C95500">
+      <w:r w:rsidR="00266BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221946A4" w14:textId="77777777" w:rsidR="00266BCA" w:rsidRDefault="00266BCA" w:rsidP="00C95500">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E3908">
-[...6 lines deleted...]
-      <w:r w:rsidR="008C05F6" w:rsidRPr="003E3908">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Projectleider Onderwijsvernieuwing Ba (0,2 fte)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
-        <w:t>2014-</w:t>
-[...24 lines deleted...]
-      <w:pPr>
+        <w:t>2020-2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7787ECE8" w14:textId="7397E617" w:rsidR="005001CF" w:rsidRPr="00C95500" w:rsidRDefault="00266BCA" w:rsidP="00C95500">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:widowControl/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Voorzitter Examencommissie FdR (0,4 fte)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2025-</w:t>
+      </w:r>
+      <w:r w:rsidR="008C05F6" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008C05F6" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008C05F6" w:rsidRPr="00C95500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1669BD82" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00AB6887" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
-        <w:ind w:left="1701" w:hanging="1701"/>
-[...78 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7197D839" w14:textId="7A19E585" w:rsidR="00D56C4A" w:rsidRPr="00AB6887" w:rsidRDefault="003E3908" w:rsidP="008C05F6">
+      <w:pPr>
         <w:widowControl/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="42412220" w14:textId="3BCD0CBD" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
+        <w:ind w:left="1701" w:hanging="1701"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Commissies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>werkgroepen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>stuurgroepen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, etc. :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694F0528" w14:textId="52E98DF4" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Voorzitter Opleidingscommissie Nederlands recht</w:t>
+        <w:t>Lid Wetenschapscommissie</w:t>
       </w:r>
       <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (1999-2003)</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="57C6FB44" w14:textId="38C1A7A2" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
+        <w:t xml:space="preserve"> (1998-1999)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42412220" w14:textId="3BCD0CBD" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Lid Platform digitale leeromgeving</w:t>
+        <w:t>Voorzitter Opleidingscommissie Nederlands recht</w:t>
       </w:r>
       <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2000)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="07A25126" w14:textId="3C29D7F9" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
+        <w:t xml:space="preserve"> (1999-2003)</w:t>
+      </w:r>
+      <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C6FB44" w14:textId="38C1A7A2" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lid </w:t>
+        <w:t>Lid Platform digitale leeromgeving</w:t>
       </w:r>
       <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>UvA-c</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (2000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F08A591" w14:textId="2ABAEC81" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
+    <w:p w14:paraId="07A25126" w14:textId="3C29D7F9" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Voorzitter Opleidingscommissie Bachelor rechtsgeleerdheid</w:t>
+        <w:t xml:space="preserve">Lid </w:t>
       </w:r>
       <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2003-2006)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="47B5377D" w14:textId="42BD309C" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
+        <w:t>UvA-c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>ommissie ter beoordeling van KNAW-aanvragen</w:t>
+      </w:r>
+      <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2000)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F08A591" w14:textId="2ABAEC81" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Voorzitter Rendementencommissie FdR</w:t>
+        <w:t>Voorzitter Opleidingscommissie Bachelor rechtsgeleerdheid</w:t>
       </w:r>
       <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2005)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7216E1C9" w14:textId="09141F83" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
+        <w:t xml:space="preserve"> (2003-2006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B5377D" w14:textId="42BD309C" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">Adviseur Projectgroep </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> van de Digitale Universiteit</w:t>
+        <w:t>Voorzitter Rendementencommissie FdR</w:t>
       </w:r>
       <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2006)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="72E0D686" w14:textId="18466CCE" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
+        <w:t xml:space="preserve"> (2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7216E1C9" w14:textId="09141F83" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Lid Commissie Blok (Adviescommissie onderwijslogistiek UvA)</w:t>
+        <w:t xml:space="preserve">Adviseur Projectgroep </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Recht in Beeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de Digitale Universiteit</w:t>
       </w:r>
       <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2006-2007)</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="3692D249" w14:textId="0FEFD95A" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
+        <w:t xml:space="preserve"> (2006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E0D686" w14:textId="18466CCE" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t>Lid Werkgroep Roeterseiland</w:t>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Lid Commissie Blok (Adviescommissie onderwijslogistiek UvA)</w:t>
       </w:r>
       <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:bCs/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3999FAE2" w14:textId="774440E0" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2006-2007)</w:t>
+      </w:r>
+      <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3692D249" w14:textId="0FEFD95A" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Lid ICT&amp;O Programmaraad UvA</w:t>
+        <w:t>Lid Werkgroep Roeterseiland</w:t>
       </w:r>
       <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2009-2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="633A8B10" w14:textId="6376FD00" w:rsidR="00481481" w:rsidRPr="003E3908" w:rsidRDefault="00481481" w:rsidP="003E3908">
+        <w:t xml:space="preserve"> (2008-2009)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3999FAE2" w14:textId="774440E0" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00D56C4A" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lid </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00144D13">
+        <w:t>Lid ICT&amp;O Programmaraad UvA</w:t>
+      </w:r>
+      <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="714062B9" w14:textId="325E8778" w:rsidR="00D46D30" w:rsidRPr="003E3908" w:rsidRDefault="00D46D30" w:rsidP="003E3908">
+        <w:t xml:space="preserve"> (2009-2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633A8B10" w14:textId="6376FD00" w:rsidR="00481481" w:rsidRPr="003E3908" w:rsidRDefault="00481481" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Lid stuurgroep Open Online Kanalen (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Lid </w:t>
+      </w:r>
+      <w:r w:rsidR="00144D13">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>YoutubeEdu</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003E3908">
+        <w:t>tuurgroep Video in het onderwijs</w:t>
+      </w:r>
+      <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en </w:t>
-[...32 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (2011)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BE21F7" w14:textId="5989E3DE" w:rsidR="006F6AF3" w:rsidRPr="003E3908" w:rsidRDefault="006F6AF3" w:rsidP="003E3908">
+    <w:p w14:paraId="714062B9" w14:textId="325E8778" w:rsidR="00D46D30" w:rsidRPr="003E3908" w:rsidRDefault="00D46D30" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lid </w:t>
-      </w:r>
+        <w:t>Lid stuurgroep Open Online Kanalen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Expertisegroep</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>YoutubeEdu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ICT Onderwijs (2013-2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3D7D7131" w14:textId="16D750B0" w:rsidR="004005AB" w:rsidRPr="003E3908" w:rsidRDefault="004005AB" w:rsidP="003E3908">
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007B6304">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>tunesU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2011)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BE21F7" w14:textId="5989E3DE" w:rsidR="006F6AF3" w:rsidRPr="003E3908" w:rsidRDefault="006F6AF3" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lid </w:t>
+      </w:r>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Lid Universitaire Commissie Onderwijs (UCO)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
+        <w:t>Expertisegroep</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2014-2022)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2D37EB6D" w14:textId="711EC3E3" w:rsidR="004005AB" w:rsidRPr="003E3908" w:rsidRDefault="005001CF" w:rsidP="003E3908">
+        <w:t xml:space="preserve"> ICT Onderwijs (2013-2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7D7131" w14:textId="16D750B0" w:rsidR="004005AB" w:rsidRPr="003E3908" w:rsidRDefault="004005AB" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Voorzitter </w:t>
+        <w:t>Lid Universitaire Commissie Onderwijs (UCO)</w:t>
       </w:r>
       <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>UvA-</w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="293B506F" w14:textId="7A5C83C7" w:rsidR="004005AB" w:rsidRPr="003E3908" w:rsidRDefault="004005AB" w:rsidP="003E3908">
+        <w:t xml:space="preserve"> (2014-2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D37EB6D" w14:textId="711EC3E3" w:rsidR="004005AB" w:rsidRPr="003E3908" w:rsidRDefault="005001CF" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Lid UvA-commissie Onderwijsvernieuwing/Blended Learning</w:t>
+        <w:t xml:space="preserve">Voorzitter </w:t>
       </w:r>
       <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2015-2016)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1B4FCC95" w14:textId="1F3A55D5" w:rsidR="004005AB" w:rsidRPr="003E3908" w:rsidRDefault="004005AB" w:rsidP="003E3908">
+        <w:t>UvA-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>HvA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00144D13">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>erkgroep Digitaal toetsen (</w:t>
+      </w:r>
+      <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>2014-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293B506F" w14:textId="7A5C83C7" w:rsidR="004005AB" w:rsidRPr="003E3908" w:rsidRDefault="004005AB" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lid werkgroep Digitale Leeromgeving </w:t>
+        <w:t>Lid UvA-commissie Onderwijsvernieuwing/Blended Learning</w:t>
       </w:r>
       <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>(2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="737AAD69" w14:textId="77777777" w:rsidR="00D146F2" w:rsidRDefault="002F4AB8" w:rsidP="003E3908">
+        <w:t xml:space="preserve"> (2015-2016)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4FCC95" w14:textId="1F3A55D5" w:rsidR="004005AB" w:rsidRPr="003E3908" w:rsidRDefault="004005AB" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Li</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005001CF" w:rsidRPr="003E3908">
+        <w:t xml:space="preserve">Lid werkgroep Digitale Leeromgeving </w:t>
+      </w:r>
+      <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">d </w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="7C5B4E87" w14:textId="0C041B1E" w:rsidR="005001CF" w:rsidRPr="00D146F2" w:rsidRDefault="00D146F2" w:rsidP="003E3908">
+        <w:t>(2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737AAD69" w14:textId="77777777" w:rsidR="00D146F2" w:rsidRDefault="002F4AB8" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D146F2">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Lid </w:t>
+        </w:rPr>
+        <w:t>Li</w:t>
+      </w:r>
+      <w:r w:rsidR="005001CF" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE099F" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>UvA-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00144D13">
+      <w:r w:rsidR="00BE099F" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00777AA4">
+        </w:rPr>
+        <w:t>HvA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BE099F" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00777AA4">
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="005001CF" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D146F2">
+        </w:rPr>
+        <w:t>Stuurgroep Digitaal Toetsen</w:t>
+      </w:r>
+      <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="en-US"/>
-[...67 lines deleted...]
-    <w:p w14:paraId="4D05FD82" w14:textId="1AEB3BE4" w:rsidR="005001CF" w:rsidRPr="003E3908" w:rsidRDefault="005001CF" w:rsidP="003E3908">
+        </w:rPr>
+        <w:t xml:space="preserve"> (2015-2016)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5B4E87" w14:textId="0C041B1E" w:rsidR="005001CF" w:rsidRPr="00D146F2" w:rsidRDefault="00D146F2" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003E3908">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00144D13">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3F84DBF5" w14:textId="39D9F5EA" w:rsidR="00066EBE" w:rsidRPr="003E3908" w:rsidRDefault="00066EBE" w:rsidP="003E3908">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00777AA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tuurgroep</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00777AA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centre for </w:t>
+      </w:r>
+      <w:r w:rsidR="00777AA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nnovation in </w:t>
+      </w:r>
+      <w:r w:rsidR="00777AA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">earning and </w:t>
+      </w:r>
+      <w:r w:rsidR="00777AA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eaching (CILT) (2016-2019)</w:t>
+      </w:r>
+      <w:r w:rsidR="00347780" w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D05FD82" w14:textId="1AEB3BE4" w:rsidR="005001CF" w:rsidRPr="003E3908" w:rsidRDefault="005001CF" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Projectleider Onderwijsvernieuwing Bachelors FdR (0,2 fte)</w:t>
+        <w:t>Voorzitter facultaire NSE-commissie</w:t>
       </w:r>
       <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2019-2024)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="617EBB81" w14:textId="4C8B1699" w:rsidR="00CF3262" w:rsidRPr="003E3908" w:rsidRDefault="00CF3262" w:rsidP="003E3908">
+        <w:t xml:space="preserve"> (2016-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F84DBF5" w14:textId="39D9F5EA" w:rsidR="00066EBE" w:rsidRPr="003E3908" w:rsidRDefault="00066EBE" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Lid Centraal Crisisteam Onderwijs (CCT-onderwijs) (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C95500">
+        <w:t>Projectleider Onderwijsvernieuwing Bachelors FdR (0,2 fte)</w:t>
+      </w:r>
+      <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>vanaf</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="79F7908F" w14:textId="7ABF1EE4" w:rsidR="00066EBE" w:rsidRPr="003E3908" w:rsidRDefault="00066EBE" w:rsidP="003E3908">
+        <w:t xml:space="preserve"> (2019-2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617EBB81" w14:textId="6077D29B" w:rsidR="00CF3262" w:rsidRPr="003E3908" w:rsidRDefault="00CF3262" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Voorzitter DLO Board</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
+        <w:t>Lid Centraal Crisisteam Onderwijs (CCT-onderwijs) (2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00D05E6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C95500">
+        <w:t>-2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>vanaf</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="50498C68" w14:textId="57E98484" w:rsidR="00066EBE" w:rsidRPr="003E3908" w:rsidRDefault="00066EBE" w:rsidP="003E3908">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F7908F" w14:textId="7ABF1EE4" w:rsidR="00066EBE" w:rsidRPr="003E3908" w:rsidRDefault="00066EBE" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Lid TLC Board</w:t>
+        <w:t>Voorzitter DLO Board</w:t>
       </w:r>
       <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00C95500">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>vanaf</w:t>
       </w:r>
       <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021)</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0665C1A8" w14:textId="3784753D" w:rsidR="00347780" w:rsidRPr="003E3908" w:rsidRDefault="00347780" w:rsidP="003E3908">
+      <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50498C68" w14:textId="57E98484" w:rsidR="00066EBE" w:rsidRPr="003E3908" w:rsidRDefault="00066EBE" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Lid Regiegroep ICT (</w:t>
+        <w:t>Lid TLC Board</w:t>
+      </w:r>
+      <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00C95500">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>vanaf</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E3908">
+      <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0CA76D" w14:textId="18BAFF63" w:rsidR="00347780" w:rsidRPr="003E3908" w:rsidRDefault="00BE099F" w:rsidP="003E3908">
+    <w:p w14:paraId="0665C1A8" w14:textId="3784753D" w:rsidR="00347780" w:rsidRPr="003E3908" w:rsidRDefault="00347780" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Lid UvA-</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Lid Regiegroep ICT (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>vanaf</w:t>
+      </w:r>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>HvA</w:t>
-[...35 lines deleted...]
-    <w:p w14:paraId="260B51E4" w14:textId="474FBCC7" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="00347780" w:rsidP="003E3908">
+        <w:t xml:space="preserve"> 2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0CA76D" w14:textId="18BAFF63" w:rsidR="00347780" w:rsidRPr="003E3908" w:rsidRDefault="00BE099F" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lid </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">tuurgroep </w:t>
+        <w:t>Lid UvA-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Scriptieworkflow</w:t>
+        <w:t>HvA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00144D13">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>tuurgroep Digitaal Toetsen</w:t>
+      </w:r>
+      <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (2023-2024)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E3908">
-[...9 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="32575222" w14:textId="77777777" w:rsidR="008228EA" w:rsidRDefault="00347780" w:rsidP="003E3908">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
-        <w:ind w:left="2552" w:hanging="2552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:keepLines/>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lid </w:t>
+      </w:r>
+      <w:r w:rsidR="00144D13">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tuurgroep </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Scriptieworkflow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023-2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50BC5E2A" w14:textId="77777777" w:rsidR="008228EA" w:rsidRDefault="008228EA" w:rsidP="003E3908">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:spacing w:val="-3"/>
-[...5 lines deleted...]
-          <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Diversen:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="04DBCF96" w14:textId="77777777" w:rsidR="0073268A" w:rsidRDefault="003E3908" w:rsidP="003E3908">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Voorzitter Werkgroep BYOD-toetsing (2025-2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260B51E4" w14:textId="6BA2B6FF" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="008228EA" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:keepLines/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:spacing w:val="-3"/>
-[...151 lines deleted...]
-        </w:numPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Lid Klankbordgroep Kwartiermaker TLC</w:t>
+      </w:r>
+      <w:r w:rsidR="000E134D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>entraal (2026)</w:t>
+      </w:r>
+      <w:r w:rsidR="00347780" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A01D2A8" w14:textId="77777777" w:rsidR="003E3908" w:rsidRDefault="003E3908" w:rsidP="008C05F6">
+      <w:pPr>
+        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...54 lines deleted...]
-        </w:numPr>
+        <w:ind w:left="2552" w:hanging="2552"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52FB2CFB" w14:textId="77777777" w:rsidR="003E3908" w:rsidRPr="00AB6887" w:rsidRDefault="003E3908" w:rsidP="003E3908">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...70 lines deleted...]
-    <w:p w14:paraId="637C8D56" w14:textId="57E97B5D" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="00FD7EF3" w:rsidP="003E3908">
+      <w:r w:rsidRPr="00AB6887">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Diversen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04DBCF96" w14:textId="77777777" w:rsidR="0073268A" w:rsidRDefault="003E3908" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> Nederlandse civilisten (A.S. Hartkamp, J. de Boer, Jac. </w:t>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Eervolle vermel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ding voor doc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>raal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>scrip</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>De inter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>pre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>tatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>geschiedenis van art. 2014 BW (1838-1945)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vanwege </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003E3908" w:rsidRPr="003E3908">
-[...4 lines deleted...]
-        <w:t>Hijma</w:t>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Klu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>wers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003E3908" w:rsidRPr="003E3908">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">, S.C.J.J. </w:t>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Post </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003E3908" w:rsidRPr="003E3908">
-[...4 lines deleted...]
-        <w:t>Kortmann</w:t>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Scriptum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003E3908" w:rsidRPr="003E3908">
-[...36 lines deleted...]
-      <w:r w:rsidR="003E3908" w:rsidRPr="003E3908">
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>-Prijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:softHyphen/>
-        <w:t xml:space="preserve">kou </w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="3C46F6D5" w14:textId="6BC1A9B9" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
+        <w:t>vraag (1989)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B29B39B" w14:textId="5E72FEF6" w:rsidR="00C95500" w:rsidRDefault="00C95500" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E3908">
-[...29 lines deleted...]
-    <w:p w14:paraId="09781403" w14:textId="51242121" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verzorging van postacademisch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7B81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>onderwijs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>, zowel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7B81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intern en extern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C95500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>(vanaf 1991)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F96AA2" w14:textId="5102DBB5" w:rsidR="003E3908" w:rsidRPr="0073268A" w:rsidRDefault="00FD7EF3" w:rsidP="0073268A">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Adviseur M</w:t>
+      </w:r>
+      <w:r w:rsidR="004B625D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>inisterie van Justitie Estland bij</w:t>
+      </w:r>
+      <w:r w:rsidR="0073268A" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vervaardiging van een Ontwerp Burgerlijk Wetboek (</w:t>
+      </w:r>
+      <w:r w:rsidR="004B625D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="004B625D" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prof.mr. J. de Boer</w:t>
+      </w:r>
+      <w:r w:rsidR="004B625D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004B625D" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...91 lines deleted...]
-    <w:p w14:paraId="5EA46744" w14:textId="7D1B157A" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="00FD7EF3" w:rsidP="003E3908">
+      <w:r w:rsidR="0073268A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>1993-1994</w:t>
+      </w:r>
+      <w:r w:rsidR="0073268A" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3908" w:rsidRPr="0073268A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637C8D56" w14:textId="57E97B5D" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="00FD7EF3" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Deelname</w:t>
+        <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="003E3908" w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aan project ter vervaardiging van Ontwerp Burgerlijk Wetboek voor Eritrea (1997)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="641A9409" w14:textId="77777777" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
+        <w:t>elegatie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>lid</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3908" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nederlandse civilisten (A.S. Hartkamp, J. de Boer, Jac. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003E3908" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Hijma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003E3908" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S.C.J.J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003E3908" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Kortmann</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003E3908" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, H. de Groot, A.L. Mohr, C.E. du Perron </w:t>
+      </w:r>
+      <w:r w:rsidR="003E3908" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>et.al.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3908" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3908" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mos</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3908" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kou </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3908" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assistentie bij het opstellen van nieuw Rus</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3908" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>sisch Burgerlijk Wetboek (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3908" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>ei/juni 1994)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C46F6D5" w14:textId="6BC1A9B9" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">Annotator </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Waarnemend griffier Rechtbank Amster</w:t>
+      </w:r>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>dam (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>vanaf</w:t>
+      </w:r>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:i/>
-[...22 lines deleted...]
-    <w:p w14:paraId="6AAE1288" w14:textId="6A10339B" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1995)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09781403" w14:textId="51242121" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E3908">
-[...5 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-        <w:t>Bregstein</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Secretaris</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Stichting (</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>arbitraal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> college (prof.mr. Brinkhof, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mr.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asscher, prof.mr. Cohen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Jehoram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>) (</w:t>
       </w:r>
       <w:r w:rsidR="00C95500">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>vanaf</w:t>
       </w:r>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2000, 2004-2021 tevens </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="3309CF83" w14:textId="77777777" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
+        <w:t xml:space="preserve"> 1996)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA46744" w14:textId="7D1B157A" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="00FD7EF3" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E3908">
-[...23 lines deleted...]
-    <w:p w14:paraId="1A6AA1D8" w14:textId="77777777" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Deelname</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3908" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan project ter vervaardiging van Ontwerp Burgerlijk Wetboek voor Eritrea (1997)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641A9409" w14:textId="77777777" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">Medewerker </w:t>
-[...15 lines deleted...]
-        <w:t>(</w:t>
+        <w:t xml:space="preserve">Annotator </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:spacing w:val="-3"/>
-[...1 lines deleted...]
-        <w:t>VrA</w:t>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Quod</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:spacing w:val="-3"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="07CF995D" w14:textId="07B3AE4D" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Iure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>/KSU (1999-2007)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AAE1288" w14:textId="6A10339B" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">Medewerker </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Lid bestuur M.H. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:i/>
-[...4 lines deleted...]
-      </w:r>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Bregstein</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (NTHR) (</w:t>
+        <w:t xml:space="preserve"> Stichting (</w:t>
       </w:r>
       <w:r w:rsidR="00C95500">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>vanaf</w:t>
       </w:r>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2004)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="423B399C" w14:textId="13B9B994" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
+        <w:t xml:space="preserve"> 2000, 2004-2021 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>tevens</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7EF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>bestuurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>secretaris)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3309CF83" w14:textId="77777777" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Lid VICI-</w:t>
-[...6 lines deleted...]
-        <w:t>selectie</w:t>
+        <w:t xml:space="preserve">Medewerker </w:t>
       </w:r>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:spacing w:val="-3"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Weekblad voor Privaatrecht, Notariaat en Registratie</w:t>
+      </w:r>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>MagW</w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="751DF1AE" w14:textId="77777777" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
+        <w:t xml:space="preserve"> (WPNR) (2002-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6AA1D8" w14:textId="77777777" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Basiskwalificatie Onderwijs (BKO) (2010)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="18CDA284" w14:textId="14219652" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
+        <w:t xml:space="preserve">Medewerker </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vermogensrechtelijke annotaties </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>VrA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>) (2003-2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CF995D" w14:textId="07B3AE4D" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">Initiatiefnemer en redacteur </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FD7EF3">
+        <w:t xml:space="preserve">Medewerker </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>European Property Law Journal</w:t>
+        <w:t>Nederlands tijdschrift voor Handelsrecht</w:t>
       </w:r>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (EPLJ) (</w:t>
+        <w:t xml:space="preserve"> (NTHR) (</w:t>
       </w:r>
       <w:r w:rsidR="00C95500">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>vanaf</w:t>
       </w:r>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="23E050A3" w14:textId="4C901F4B" w:rsidR="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
+        <w:t xml:space="preserve"> 2004)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423B399C" w14:textId="13B9B994" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">Onderzoeksleider Programma </w:t>
-[...8 lines deleted...]
-        <w:t>Property Law</w:t>
+        <w:t>Lid VICI-</w:t>
       </w:r>
       <w:r w:rsidR="00FD7EF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>selectie</w:t>
       </w:r>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Onderzoeksschool Ius Commune (</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>commissie (NWO-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="700ACC5C" w14:textId="2C2DCA57" w:rsidR="00AA04DC" w:rsidRPr="003E3908" w:rsidRDefault="00AA04DC" w:rsidP="003E3908">
+        <w:t>MagW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>) (2006-2008)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751DF1AE" w14:textId="77777777" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lid bestuur </w:t>
-[...37 lines deleted...]
-    <w:p w14:paraId="6F8236E8" w14:textId="77777777" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
+        <w:t>Basiskwalificatie Onderwijs (BKO) (2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CDA284" w14:textId="14219652" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Leergang Onderwijskundig Leiderschap (2015-2016)</w:t>
+        <w:t xml:space="preserve">Initiatiefnemer en redacteur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD7EF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>European Property Law Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-    <w:p w14:paraId="0B289C13" w14:textId="77777777" w:rsidR="001E1443" w:rsidRDefault="003E3908" w:rsidP="003E3908">
+        <w:t xml:space="preserve"> (EPLJ) (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>vanaf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E050A3" w14:textId="4C901F4B" w:rsidR="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3908">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Leergang Academisch Leiderschap (2018-2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="17BA2A59" w14:textId="56C5543C" w:rsidR="004645E8" w:rsidRDefault="004645E8" w:rsidP="003E3908">
+        <w:t xml:space="preserve">Onderzoeksleider Programma </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7EF3" w:rsidRPr="00FD7EF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Property Law</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7EF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Onderzoeksschool Ius Commune (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>vanaf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700ACC5C" w14:textId="2C2DCA57" w:rsidR="00AA04DC" w:rsidRDefault="00AA04DC" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lid bestuur </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Lid onderwijsvisitatiepanel cluster 3 (RUG, KUN, UM, OU) (2024)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="71815D3C" w14:textId="7D1284C3" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="001E1443" w:rsidP="003E3908">
+        <w:t>Vereniging Kunst, Cultuur, Recht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D7B81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(VKCR) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>(20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>14-2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B378BC" w14:textId="70EB4379" w:rsidR="00266BCA" w:rsidRPr="003E3908" w:rsidRDefault="00266BCA" w:rsidP="003E3908">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lid bestuur Stichting </w:t>
-[...27 lines deleted...]
-        <w:widowControl/>
+        <w:t>Lid kascommissie VKCR (2023-)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8236E8" w14:textId="77777777" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="003E3908" w:rsidP="003E3908">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
-        <w:ind w:left="2552" w:hanging="2552"/>
-[...10 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Leergang Onderwijskundig Leiderschap (2015-2016)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AB6887">
-[...12 lines deleted...]
-        <w:widowControl/>
+    </w:p>
+    <w:p w14:paraId="0B289C13" w14:textId="77777777" w:rsidR="001E1443" w:rsidRDefault="003E3908" w:rsidP="003E3908">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Leergang Academisch Leiderschap (2018-2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BA2A59" w14:textId="0490CE1B" w:rsidR="004645E8" w:rsidRDefault="004645E8" w:rsidP="003E3908">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="850"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2552"/>
+          <w:tab w:val="left" w:pos="3403"/>
+          <w:tab w:val="left" w:pos="4254"/>
+          <w:tab w:val="left" w:pos="5104"/>
+          <w:tab w:val="left" w:pos="5955"/>
+          <w:tab w:val="left" w:pos="6806"/>
+          <w:tab w:val="left" w:pos="7657"/>
+          <w:tab w:val="left" w:pos="8508"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lid onderwijsvisitatiepanel </w:t>
+      </w:r>
+      <w:r w:rsidR="000D2A41">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>KNAW</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RUG, KUN, UM, OU) (2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71815D3C" w14:textId="387E41E9" w:rsidR="003E3908" w:rsidRPr="003E3908" w:rsidRDefault="00266BCA" w:rsidP="003E3908">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="850"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2552"/>
+          <w:tab w:val="left" w:pos="3403"/>
+          <w:tab w:val="left" w:pos="4254"/>
+          <w:tab w:val="left" w:pos="5104"/>
+          <w:tab w:val="left" w:pos="5955"/>
+          <w:tab w:val="left" w:pos="6806"/>
+          <w:tab w:val="left" w:pos="7657"/>
+          <w:tab w:val="left" w:pos="8508"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Voorzitter</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1443">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bestuur Stichting </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E1443">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Folia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001E1443">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000E134D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Civitatis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000E134D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1443">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>(1-10-2024, voor 3 jaar)</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3908" w:rsidRPr="003E3908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3131E85A" w14:textId="26446397" w:rsidR="00D56C4A" w:rsidRPr="003E3908" w:rsidRDefault="00347780" w:rsidP="003E3908">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="850"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2552"/>
+          <w:tab w:val="left" w:pos="3403"/>
+          <w:tab w:val="left" w:pos="4254"/>
+          <w:tab w:val="left" w:pos="5104"/>
+          <w:tab w:val="left" w:pos="5955"/>
+          <w:tab w:val="left" w:pos="6806"/>
+          <w:tab w:val="left" w:pos="7657"/>
+          <w:tab w:val="left" w:pos="8508"/>
+        </w:tabs>
+        <w:ind w:left="2552" w:hanging="2552"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB6887">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB6887">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A690B6" w14:textId="354A92F3" w:rsidR="00D56C4A" w:rsidRPr="00AB6887" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="850"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="2552"/>
+          <w:tab w:val="left" w:pos="3403"/>
+          <w:tab w:val="left" w:pos="4254"/>
+          <w:tab w:val="left" w:pos="5104"/>
+          <w:tab w:val="left" w:pos="5955"/>
+          <w:tab w:val="left" w:pos="6806"/>
+          <w:tab w:val="left" w:pos="7657"/>
+          <w:tab w:val="left" w:pos="8508"/>
+        </w:tabs>
         <w:ind w:left="1701" w:hanging="1701"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6887">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Voordrachten</w:t>
       </w:r>
       <w:r w:rsidR="00BE099F" w:rsidRPr="00AB6887">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> extern</w:t>
       </w:r>
       <w:r w:rsidR="002D788E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> (selectie)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13324879" w14:textId="46550351" w:rsidR="00D146F2" w:rsidRPr="00D146F2" w:rsidRDefault="00D146F2" w:rsidP="00D146F2">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
@@ -5279,69 +5521,51 @@
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The (Cape Town) Convention on International Interests in Mobile Equipment/Air Equipment Protocol</w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Commune </w:t>
+        <w:t xml:space="preserve"> (Ius Commune </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Congres</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Utrecht, 2001)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="590A9319" w14:textId="6D765F23" w:rsidR="00D56C4A" w:rsidRPr="00D146F2" w:rsidRDefault="00D56C4A" w:rsidP="00D146F2">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:keepNext/>
         <w:keepLines/>
@@ -5675,69 +5899,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The economics of Good Faith Purchase Protecti</w:t>
       </w:r>
       <w:r w:rsidR="002D788E" w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Commune </w:t>
+        <w:t xml:space="preserve">, Ius Commune </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003D7B81" w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Congres</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Amsterdam</w:t>
       </w:r>
       <w:r w:rsidR="002D788E" w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6165,67 +6371,51 @@
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Coherence of the rules on Good Faith Acquisition and Acquisitive Prescription in the DCFR</w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Commune </w:t>
+        <w:t xml:space="preserve">, Ius Commune </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Congres</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Leuven</w:t>
       </w:r>
       <w:r w:rsidR="00665207" w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2010)</w:t>
       </w:r>
     </w:p>
@@ -6932,51 +7122,51 @@
       </w:r>
       <w:r w:rsidRPr="00AB6887">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> (tezamen met </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB6887">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Rolef</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB6887">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Weijs) (2020)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB9E7FC" w14:textId="57F9FB3C" w:rsidR="00024C2E" w:rsidRPr="003D7B81" w:rsidRDefault="00171392" w:rsidP="003D7B81">
+    <w:p w14:paraId="4EB9E7FC" w14:textId="57F9FB3C" w:rsidR="00024C2E" w:rsidRDefault="00171392" w:rsidP="003D7B81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6887">
@@ -7019,217 +7209,280 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB6887">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> (tezamen met Anna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB6887">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Veneziano</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB6887">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>) (2021)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4484D545" w14:textId="0FDFC28A" w:rsidR="00D56C4A" w:rsidRPr="00AB6887" w:rsidRDefault="00C95500" w:rsidP="008C05F6">
-      <w:pPr>
+    <w:p w14:paraId="44F6900E" w14:textId="79A89D98" w:rsidR="0075317C" w:rsidRPr="00AB6887" w:rsidRDefault="0075317C" w:rsidP="0075317C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
-        <w:ind w:left="1701" w:hanging="1701"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075317C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Promotor van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6887">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Eva Vermeulen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6887">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:i/>
-[...20 lines deleted...]
-        </w:numPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tezamen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6887">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>met Rutger Claassen)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0785EE82" w14:textId="77777777" w:rsidR="0075317C" w:rsidRPr="003D7B81" w:rsidRDefault="0075317C" w:rsidP="0075317C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:b/>
-[...19 lines deleted...]
-        </w:numPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4484D545" w14:textId="0FDFC28A" w:rsidR="00D56C4A" w:rsidRPr="00AB6887" w:rsidRDefault="00C95500" w:rsidP="008C05F6">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...23 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1701" w:hanging="1701"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Lopend promotieonderzoek</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56C4A" w:rsidRPr="00AB6887">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F69C79" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
-        <w:ind w:left="1701" w:hanging="1701"/>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB6887">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Selma de Groot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2805B69E" w14:textId="3A922484" w:rsidR="00D56C4A" w:rsidRPr="000D2A41" w:rsidRDefault="0075317C" w:rsidP="000D2A41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="850"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3403"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="5104"/>
           <w:tab w:val="left" w:pos="5955"/>
           <w:tab w:val="left" w:pos="6806"/>
           <w:tab w:val="left" w:pos="7657"/>
           <w:tab w:val="left" w:pos="8508"/>
         </w:tabs>
-        <w:ind w:left="1701" w:hanging="1701"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Marilixe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Beernink</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4BEC6422" w14:textId="5230FF67" w:rsidR="00D56C4A" w:rsidRPr="00BA0331" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="1701"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6887">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00BA0331">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
@@ -7859,51 +8112,75 @@
         </w:rPr>
         <w:softHyphen/>
         <w:t xml:space="preserve">ting van 1672, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bijdragen en Mededelin</w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
-        <w:t>gen betreffende de Geschiedenis der Nederlan</w:t>
+        <w:t xml:space="preserve">gen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>betreffende</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Geschiedenis der Nederlan</w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>den</w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 106 (1991) 2, 198-219</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12CB2A37" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00D146F2" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
       <w:pPr>
@@ -8443,51 +8720,71 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Werk</w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>boek</w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, alsmede de bijbe</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>alsmede</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de bijbe</w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>ho</w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>rende modules van de software (Ensche</w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
@@ -15616,51 +15913,73 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Requirements</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in Private Law </w:t>
+        <w:t xml:space="preserve"> in Private </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Law</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(onder redactie van/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Edited</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
@@ -16435,61 +16754,83 @@
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bespreking van: F.M.J. Verstijlen, </w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve">Bespreking van: F.M.J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
+        <w:t>Verstijlen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t>Vergissingen in het goederenrecht</w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rede in verkorte vorm uitgesproken bij de aanvaarding van het ambt van hoogleraar in het privaatrecht, in het bijzonder het goederenrecht, aan de Rijksuniversiteit Groningen op dinsdag 4 november 2003 (Boom juridische uitgevers: Den Haag 2004), </w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>WPNR</w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
@@ -16514,51 +16855,71 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12841C5A" w14:textId="3367B324" w:rsidR="00D56C4A" w:rsidRPr="00D146F2" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Richtlijn 93/7/EEG betreffende de teruggave van cultuurgoederen die op onrechtmatige wijze buiten het grondgebied van een lidstaat zijn gebracht, in: </w:t>
+        <w:t xml:space="preserve">Richtlijn 93/7/EEG </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>betreffende</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de teruggave van cultuurgoederen die op onrechtmatige wijze buiten het grondgebied van een lidstaat zijn gebracht, in: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De invloed van het Europese recht op het Nederlandse privaatrecht</w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Serie Onderneming en Recht deel 42-II (A.S. Hartkamp, C.H. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
@@ -16591,51 +16952,91 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DEBCC58" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00D146F2" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nieuwe regels omtrent de eigendom van roerende monumenten ingevolge de Wet op de Archeologische Monumentenzorg. Over archeologische bodemvondsten, schatvinding, toe-eigening, verkrijgende verjaring en de positie van de grondeigenaar, </w:t>
+        <w:t xml:space="preserve">Nieuwe regels </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>omtrent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de eigendom van roerende monumenten </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ingevolge</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Wet op de Archeologische Monumentenzorg. Over archeologische bodemvondsten, schatvinding, toe-eigening, verkrijgende verjaring en de positie van de grondeigenaar, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WPNR </w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2007/6718, 613-620</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A0B2FB2" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00D146F2" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:jc w:val="both"/>
@@ -16805,719 +17206,653 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Harmonisation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> or National Reforms? </w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Schriften zur Europäischen Rechtswissenschaft 6 (Wolfgang Faber/Brigitta </w:t>
+        <w:t xml:space="preserve">Schriften zur Europäischen Rechtswissenschaft 6 (Wolfgang Faber/Brigitta Lurger </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Lurger</w:t>
+        <w:t>eds</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
+        <w:t xml:space="preserve">.; Munich: Sellier </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>european</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>eds</w:t>
+        <w:t>law</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">.; Munich: Sellier </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>european</w:t>
+        <w:t>publishers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
+        <w:t xml:space="preserve"> 2008), p.141-154. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Overgenomen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Ramakistaiah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Jilla (ed.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Property. A Legal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Paradigm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Icfai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University Press: Hyderabad (India), 2008-2009,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3262" w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>192-208</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DFFDDA" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00D146F2" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="401A523C" w14:textId="3B6B8B54" w:rsidR="00D56C4A" w:rsidRPr="00D146F2" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A.F. Salomons en M.G. van ’t </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>law</w:t>
+        <w:t>Westeinde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>publishers</w:t>
+        <w:t>Covered</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2008), p.141-154. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Overgenomen</w:t>
+        <w:t>bonds</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in: </w:t>
+        <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Ramakistaiah</w:t>
+        <w:t>het</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Jilla</w:t>
+        <w:t>fiduciaverbod</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>WPNR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6758 (2008),</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3262" w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>453-460</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD1B0EC" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00D146F2" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
+      <w:pPr>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237D2182" w14:textId="7DCD734B" w:rsidR="00D56C4A" w:rsidRPr="00D146F2" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>A.F. Salomons en M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G. van ’t Westeinde, Het fiduciaverbod is nog altijd geen dode letter. Naschrift bij reactie van R.M. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="de-DE"/>
-[...1 lines deleted...]
-        <w:t>ed</w:t>
+        </w:rPr>
+        <w:t>Wibier</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="de-DE"/>
-[...34 lines deleted...]
-          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:spacing w:val="-3"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> University Press: Hyderabad (India), 2008-2009,</w:t>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>WPNR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6769 (2008),</w:t>
       </w:r>
       <w:r w:rsidR="00CF3262" w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="de-DE"/>
-[...70 lines deleted...]
-          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>717-718</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127B2E8D" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00D146F2" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB5A527" w14:textId="39876021" w:rsidR="00D56C4A" w:rsidRPr="00D146F2" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regeren over het graf: natrekking van graftekens wordt opgeschort, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>WPNR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6779 (2008),</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3262" w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...288 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>963-964</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458D790C" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00D146F2" w:rsidRDefault="004645E8" w:rsidP="008C05F6">
+    <w:p w14:paraId="458D790C" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00D146F2" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00D56C4A" w:rsidRPr="00D146F2">
+        <w:r w:rsidRPr="00D146F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://dare.uva.nl/record/323621</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5F699DD2" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00D146F2" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
       <w:pPr>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71D860AC" w14:textId="77777777" w:rsidR="00B875F5" w:rsidRPr="00D146F2" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
       <w:pPr>
         <w:tabs>
@@ -17622,64 +17957,64 @@
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>voor het wetenschappelijk congres van de Koninklijke Notariële Beroepsorganisatie op 9 oktober 2009 te Groningen (SDU Uitgevers, Den Haag 2009),</w:t>
       </w:r>
       <w:r w:rsidR="00CF3262" w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>13-18</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F512B1" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00D146F2" w:rsidRDefault="004645E8" w:rsidP="008C05F6">
+    <w:p w14:paraId="76F512B1" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00D146F2" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00D56C4A" w:rsidRPr="00D146F2">
+        <w:r w:rsidRPr="00D146F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://dare.uva.nl/record/328710</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="32DAFA40" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00D146F2" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="1701" w:hanging="1701"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -17729,67 +18064,67 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4 (2009),</w:t>
       </w:r>
       <w:r w:rsidR="00CF3262" w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>711-724</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6497A55F" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00D146F2" w:rsidRDefault="004645E8" w:rsidP="008C05F6">
+    <w:p w14:paraId="6497A55F" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00D146F2" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00D56C4A" w:rsidRPr="00D146F2">
+        <w:r w:rsidRPr="00D146F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:spacing w:val="-3"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>http://dare.uva.nl/record/331605</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="28B01DAE" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00D146F2" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="1701" w:hanging="1701"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -17843,61 +18178,61 @@
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Private Law in European Context series 16, Alphen aan den Rijn: Kluwer Law International, 2009,</w:t>
       </w:r>
       <w:r w:rsidR="00CF3262" w:rsidRPr="00C95500">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C95500">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>199-216</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599507F4" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00C95500" w:rsidRDefault="004645E8" w:rsidP="008C05F6">
+    <w:p w14:paraId="599507F4" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00C95500" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00D56C4A" w:rsidRPr="00C95500">
+        <w:r w:rsidRPr="00C95500">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://dare.uva.nl/record/328750</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="455F0CC8" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00C95500" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="1701" w:hanging="850"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A7A3922" w14:textId="4A8C1F27" w:rsidR="00D56C4A" w:rsidRPr="00D146F2" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
@@ -18250,280 +18585,262 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AF2AB22" w14:textId="77777777" w:rsidR="00947B41" w:rsidRPr="00D146F2" w:rsidRDefault="00947B41" w:rsidP="008C05F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">National report on the Transfer of Ownership of Movables in The Netherlands, in: Wolfgang Faber &amp; </w:t>
+        <w:t xml:space="preserve">National report on the Transfer of Ownership of Movables in The Netherlands, in: Wolfgang Faber &amp; Brigitta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Brigitta</w:t>
+        <w:t>Lurger</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (eds.) National report on the Transfer of Ownership of Movables in Europe. Volume 6: The Netherlands, Switzerland, Czech Republic, Slovakia, Malta, Latvia. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Schriften</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Lurger</w:t>
+        <w:t>zur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (eds.) National report on the Transfer of Ownership of Movables in Europe. Volume 6: The Netherlands, Switzerland, Czech Republic, Slovakia, Malta, Latvia. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Europäischen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Schriften</w:t>
+        <w:t>Rechtswissenschaft</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> 15, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sellier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: Munchen 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9BF28B" w14:textId="77777777" w:rsidR="00D56C4A" w:rsidRPr="00D146F2" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB4AB5D" w14:textId="77777777" w:rsidR="00317567" w:rsidRPr="00D146F2" w:rsidRDefault="00D56C4A" w:rsidP="008C05F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:ind w:left="1701" w:hanging="1701"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1F0C10" w14:textId="4545C307" w:rsidR="00415863" w:rsidRPr="00D146F2" w:rsidRDefault="00415863" w:rsidP="008C05F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Good faith acquisition of movables, in: Arthur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Hartkamp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...167 lines deleted...]
-        <w:t xml:space="preserve">Good faith acquisition of movables, in: Arthur Hartkamp </w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">et.al. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(eds</w:t>
       </w:r>
       <w:r w:rsidR="009C3944" w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -19390,110 +19707,79 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E7F2A9B" w14:textId="0A97C05B" w:rsidR="000F039A" w:rsidRPr="00D146F2" w:rsidRDefault="00A04BB1" w:rsidP="008C05F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sjef van Erp, Arthur Salomons </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Sjef</w:t>
+        <w:t>en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> van Erp, Arthur Salomons </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (red.)</w:t>
+        <w:t xml:space="preserve"> Bram Akkermans (red.)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, The Future of European Property Law </w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(Sellier </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
@@ -19775,51 +20061,69 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17507B03" w14:textId="0DB088CB" w:rsidR="004D226E" w:rsidRPr="00D146F2" w:rsidRDefault="004D226E" w:rsidP="008C05F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Goederenrechtelijke aspecten van de voorgestelde wettelijke regels inzake pandbeleningen, </w:t>
+        <w:t xml:space="preserve">Goederenrechtelijke aspecten van de voorgestelde wettelijke regels </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inzake</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pandbeleningen, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>WPNR</w:t>
       </w:r>
       <w:r w:rsidR="00A3376B" w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6986 (2013), 653-655 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="058BF111" w14:textId="77777777" w:rsidR="004D226E" w:rsidRPr="00D146F2" w:rsidRDefault="004D226E" w:rsidP="008C05F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
@@ -20309,51 +20613,69 @@
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="174A4A66" w14:textId="47CEE473" w:rsidR="00B85340" w:rsidRPr="00D146F2" w:rsidRDefault="00B85340" w:rsidP="008C05F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Richtlijn 93/7/EEG betreffende de teruggave van cultuurgoederen die op onrechtmatige wijze buiten het grondgebied van een lidstaat zijn gebracht, </w:t>
+        <w:t xml:space="preserve">Richtlijn 93/7/EEG </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>betreffende</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de teruggave van cultuurgoederen die op onrechtmatige wijze buiten het grondgebied van een lidstaat zijn gebracht, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De invloed van het Europese recht op het Nederlandse privaatrecht</w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
@@ -20706,51 +21028,69 @@
       </w:pPr>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>met</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> G.Á.C. Orban), Annotatie bij HR 3 juni 2016, ECLI:NL:HR:2016:1046 (Revadap), </w:t>
+        <w:t xml:space="preserve"> G.Á.C. Orban), Annotatie bij HR 3 juni 2016, ECLI:NL:HR:2016:1046 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Revadap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Insolventierecht Updates annotaties INS_2016_0206</w:t>
       </w:r>
       <w:r w:rsidR="00C70457" w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C70457" w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -21009,695 +21349,838 @@
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(met A.A.H. van Hoek, C.G. van der Plas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> R.J. de </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve"> R.J. de Weijs) </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00D146F2">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorHAnsi"/>
             <w:color w:val="auto"/>
             <w:spacing w:val="-3"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Dutch Report on Cross-Border Insolvency Proceedings: Detecting Best Practices</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, in: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Queirolo</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Queirolo, I. &amp; Dominelli, S. (eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>European and National Perspectives on the Application of the European Insolvency Regulation: Save Comp Project - Collection and Development of best practices in cross border cases for the survival of distressed companies (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://pure.uva.nl/admin/workspace.xhtml?openEditorId=d8e47905-552e-44a7-97c6-dd9875d06892&amp;family=researchoutput"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, I. &amp; </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Aracne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Dominelli</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, S. (eds.), </w:t>
+        <w:t>Editrice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>European and National Perspectives on the Application of the European Insolvency Regulation: Save Comp Project - Collection and Development of best practices in cross border cases for the survival of distressed companies (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="007C67E7" w:rsidRPr="00D146F2">
+        <w:t>2017</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6887" w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="007C67E7" w:rsidRPr="00D146F2">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3262" w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> HYPERLINK "https://pure.uva.nl/admin/workspace.xhtml?openEditorId=d8e47905-552e-44a7-97c6-dd9875d06892&amp;family=researchoutput" </w:instrText>
-[...14 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D146F2">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Aracne</w:t>
+        <w:t>375-410</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFB752A" w14:textId="77777777" w:rsidR="00F6111D" w:rsidRPr="00D146F2" w:rsidRDefault="00F6111D" w:rsidP="008C05F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2595B76D" w14:textId="6A4CD029" w:rsidR="00B26276" w:rsidRDefault="00B26276" w:rsidP="008C05F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recht </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inzake</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cultuurgoederen (hst. 4), in: I.C. van der Vlies (red.), </w:t>
+      </w:r>
+      <w:r w:rsidR="001F2CBC" w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kunst, Recht en Beleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D146F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Den Haag 2017), 123-190 (m.u.v.159-167)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C23752E" w14:textId="77777777" w:rsidR="00B67B95" w:rsidRDefault="00B67B95" w:rsidP="008C05F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="443A8209" w14:textId="4F1E2406" w:rsidR="00B67B95" w:rsidRPr="00B67B95" w:rsidRDefault="00B67B95" w:rsidP="008C05F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B67B95">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336EC523" w14:textId="2E8E8BAC" w:rsidR="00B67B95" w:rsidRDefault="00B67B95" w:rsidP="008C05F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P. van Baalen) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B67B95">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Position</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D146F2">
-[...3 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00B67B95">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Paper Verantwoord gebruik van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B67B95">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GenAI</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B67B95">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in het hoger onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B6993E" w14:textId="77777777" w:rsidR="005D22CA" w:rsidRDefault="005D22CA" w:rsidP="008C05F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E72C8C4" w14:textId="160B5FC0" w:rsidR="005D22CA" w:rsidRPr="005D22CA" w:rsidRDefault="005D22CA" w:rsidP="008C05F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D22CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2F1CCB" w14:textId="6593DBD5" w:rsidR="00385BCA" w:rsidRPr="005D22CA" w:rsidRDefault="005D22CA" w:rsidP="00AB6887">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(met S. de Groot) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D22CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Trust law in the Netherlands</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>t.b.v.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="005D22CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Berlin </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D146F2">
-[...8 lines deleted...]
-        <w:t>Editrice</w:t>
+      <w:r w:rsidRPr="005D22CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Congress</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007C67E7" w:rsidRPr="00D146F2">
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="005D22CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of International Academy of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D22CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Comparative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D22CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D146F2">
-[...2 lines deleted...]
-          <w:i/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D22CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...10 lines deleted...]
-          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Law</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...195 lines deleted...]
-    <w:sectPr w:rsidR="00385BCA" w:rsidRPr="00D146F2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sept. 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00385BCA" w:rsidRPr="005D22CA">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6123F31C" w14:textId="77777777" w:rsidR="00EC273F" w:rsidRDefault="00EC273F">
+    <w:p w14:paraId="1CAA145C" w14:textId="77777777" w:rsidR="008007C3" w:rsidRDefault="008007C3">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18CEFBEA" w14:textId="77777777" w:rsidR="00EC273F" w:rsidRDefault="00EC273F">
+    <w:p w14:paraId="60DD2537" w14:textId="77777777" w:rsidR="008007C3" w:rsidRDefault="008007C3">
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="22C81DAF" w14:textId="77777777" w:rsidR="00EC273F" w:rsidRDefault="00EC273F">
+    <w:p w14:paraId="03FB6662" w14:textId="77777777" w:rsidR="008007C3" w:rsidRDefault="008007C3">
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33B54EAA" w14:textId="77777777" w:rsidR="00475975" w:rsidRDefault="00475975" w:rsidP="00D56C4A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D978DB9" w14:textId="77777777" w:rsidR="00475975" w:rsidRDefault="00475975">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01F3CBAE" w14:textId="77777777" w:rsidR="00475975" w:rsidRDefault="00475975">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="00D9882A" w14:textId="77777777" w:rsidR="00475975" w:rsidRDefault="00475975">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7DB53172" w14:textId="77777777" w:rsidR="00475975" w:rsidRDefault="00475975">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2B36ED85" w14:textId="77777777" w:rsidR="00475975" w:rsidRDefault="00475975">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -21712,51 +22195,51 @@
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00057D8F">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="20269FD4" w14:textId="77777777" w:rsidR="00475975" w:rsidRDefault="00475975" w:rsidP="00D56C4A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
@@ -21789,73 +22272,73 @@
   <w:p w14:paraId="797383EC" w14:textId="77777777" w:rsidR="00475975" w:rsidRDefault="00475975">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4512"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         <w:spacing w:val="-3"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         <w:spacing w:val="-3"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52CA4BD8" w14:textId="77777777" w:rsidR="00EC273F" w:rsidRDefault="00EC273F">
+    <w:p w14:paraId="755A6368" w14:textId="77777777" w:rsidR="008007C3" w:rsidRDefault="008007C3">
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0188322D" w14:textId="77777777" w:rsidR="00EC273F" w:rsidRDefault="00EC273F">
+    <w:p w14:paraId="6BA5350A" w14:textId="77777777" w:rsidR="008007C3" w:rsidRDefault="008007C3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00E6214A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="729C4444"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -25499,283 +25982,299 @@
   <w:num w:numId="23" w16cid:durableId="866718532">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1104694748">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="714963371">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1573465674">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1123304925">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="594557855">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="908884793">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="200"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="165"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="919"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E5D83"/>
     <w:rsid w:val="00024C2E"/>
     <w:rsid w:val="000255E4"/>
     <w:rsid w:val="00057D8F"/>
     <w:rsid w:val="00066EBE"/>
+    <w:rsid w:val="000873E2"/>
     <w:rsid w:val="000B059E"/>
     <w:rsid w:val="000C2D82"/>
+    <w:rsid w:val="000D2A41"/>
+    <w:rsid w:val="000E134D"/>
     <w:rsid w:val="000F039A"/>
     <w:rsid w:val="00105B3B"/>
     <w:rsid w:val="00124950"/>
     <w:rsid w:val="00144D13"/>
     <w:rsid w:val="00150428"/>
     <w:rsid w:val="00171392"/>
     <w:rsid w:val="00176C08"/>
     <w:rsid w:val="001804E5"/>
     <w:rsid w:val="00191690"/>
     <w:rsid w:val="001E0101"/>
     <w:rsid w:val="001E1443"/>
     <w:rsid w:val="001E5D83"/>
     <w:rsid w:val="001F2CBC"/>
     <w:rsid w:val="001F6670"/>
     <w:rsid w:val="00220705"/>
+    <w:rsid w:val="00266BCA"/>
     <w:rsid w:val="00291604"/>
     <w:rsid w:val="002A4E45"/>
     <w:rsid w:val="002D3C36"/>
     <w:rsid w:val="002D788E"/>
     <w:rsid w:val="002E69AC"/>
     <w:rsid w:val="002F4AB8"/>
     <w:rsid w:val="00317567"/>
     <w:rsid w:val="00347780"/>
     <w:rsid w:val="00384404"/>
     <w:rsid w:val="00385BCA"/>
     <w:rsid w:val="003D40F5"/>
     <w:rsid w:val="003D5824"/>
     <w:rsid w:val="003D7B81"/>
     <w:rsid w:val="003E3908"/>
     <w:rsid w:val="004005AB"/>
     <w:rsid w:val="00402AB7"/>
     <w:rsid w:val="004046AF"/>
     <w:rsid w:val="00406E40"/>
     <w:rsid w:val="00415863"/>
     <w:rsid w:val="004368B6"/>
     <w:rsid w:val="00447822"/>
     <w:rsid w:val="00461DF9"/>
     <w:rsid w:val="004645E8"/>
     <w:rsid w:val="00475975"/>
     <w:rsid w:val="00481481"/>
     <w:rsid w:val="004939C7"/>
+    <w:rsid w:val="004A2236"/>
     <w:rsid w:val="004B0BD7"/>
+    <w:rsid w:val="004B3240"/>
     <w:rsid w:val="004B625D"/>
     <w:rsid w:val="004C11C9"/>
     <w:rsid w:val="004D226E"/>
     <w:rsid w:val="004E5CC2"/>
     <w:rsid w:val="005001CF"/>
+    <w:rsid w:val="00531E8E"/>
     <w:rsid w:val="00536AC6"/>
     <w:rsid w:val="005B0AD1"/>
     <w:rsid w:val="005C4D32"/>
+    <w:rsid w:val="005D22CA"/>
     <w:rsid w:val="00612163"/>
     <w:rsid w:val="00665207"/>
     <w:rsid w:val="006660EC"/>
     <w:rsid w:val="006858FF"/>
     <w:rsid w:val="00690243"/>
     <w:rsid w:val="006B6F09"/>
     <w:rsid w:val="006C65FA"/>
     <w:rsid w:val="006F6AF3"/>
+    <w:rsid w:val="00707D2C"/>
     <w:rsid w:val="007117E2"/>
     <w:rsid w:val="0073268A"/>
     <w:rsid w:val="0073441F"/>
+    <w:rsid w:val="0075317C"/>
     <w:rsid w:val="00777AA4"/>
     <w:rsid w:val="00790AD5"/>
     <w:rsid w:val="00793A13"/>
     <w:rsid w:val="007B6304"/>
     <w:rsid w:val="007C3550"/>
     <w:rsid w:val="007C63CC"/>
     <w:rsid w:val="007C67E7"/>
     <w:rsid w:val="007C6B5C"/>
+    <w:rsid w:val="008007C3"/>
     <w:rsid w:val="0082076B"/>
     <w:rsid w:val="008207E5"/>
+    <w:rsid w:val="008228EA"/>
     <w:rsid w:val="00860EF1"/>
     <w:rsid w:val="008A2C39"/>
     <w:rsid w:val="008A3ADF"/>
     <w:rsid w:val="008A5A8A"/>
     <w:rsid w:val="008C05F6"/>
     <w:rsid w:val="0090008D"/>
     <w:rsid w:val="00937D7D"/>
     <w:rsid w:val="00947B41"/>
     <w:rsid w:val="00972D8B"/>
     <w:rsid w:val="0099657F"/>
     <w:rsid w:val="009A5727"/>
     <w:rsid w:val="009C2F0F"/>
     <w:rsid w:val="009C3944"/>
     <w:rsid w:val="009C5804"/>
     <w:rsid w:val="009F08A1"/>
     <w:rsid w:val="00A02D31"/>
     <w:rsid w:val="00A04BB1"/>
     <w:rsid w:val="00A3376B"/>
     <w:rsid w:val="00AA04DC"/>
     <w:rsid w:val="00AA7038"/>
     <w:rsid w:val="00AB1FD7"/>
     <w:rsid w:val="00AB406B"/>
     <w:rsid w:val="00AB5799"/>
     <w:rsid w:val="00AB6887"/>
     <w:rsid w:val="00B26276"/>
     <w:rsid w:val="00B2655C"/>
     <w:rsid w:val="00B26EAE"/>
     <w:rsid w:val="00B27A7F"/>
     <w:rsid w:val="00B36CA3"/>
+    <w:rsid w:val="00B473FC"/>
     <w:rsid w:val="00B67458"/>
+    <w:rsid w:val="00B67B95"/>
     <w:rsid w:val="00B85340"/>
     <w:rsid w:val="00B875F5"/>
     <w:rsid w:val="00BA0331"/>
     <w:rsid w:val="00BA5547"/>
     <w:rsid w:val="00BD125F"/>
     <w:rsid w:val="00BD61BE"/>
     <w:rsid w:val="00BE099F"/>
     <w:rsid w:val="00BE3030"/>
     <w:rsid w:val="00C275E7"/>
     <w:rsid w:val="00C56C72"/>
     <w:rsid w:val="00C70457"/>
     <w:rsid w:val="00C75800"/>
     <w:rsid w:val="00C83EC5"/>
     <w:rsid w:val="00C94834"/>
     <w:rsid w:val="00C95500"/>
     <w:rsid w:val="00CA35AD"/>
     <w:rsid w:val="00CC5359"/>
     <w:rsid w:val="00CD710F"/>
     <w:rsid w:val="00CF3262"/>
+    <w:rsid w:val="00D05E6B"/>
     <w:rsid w:val="00D146F2"/>
     <w:rsid w:val="00D206AD"/>
     <w:rsid w:val="00D23C72"/>
     <w:rsid w:val="00D46D30"/>
     <w:rsid w:val="00D56C4A"/>
     <w:rsid w:val="00D637F5"/>
     <w:rsid w:val="00D906A5"/>
     <w:rsid w:val="00D95620"/>
     <w:rsid w:val="00D960C7"/>
     <w:rsid w:val="00DA3D00"/>
     <w:rsid w:val="00DB2D3B"/>
     <w:rsid w:val="00DB677E"/>
     <w:rsid w:val="00DD0F6C"/>
     <w:rsid w:val="00DE56ED"/>
     <w:rsid w:val="00DE66F3"/>
     <w:rsid w:val="00E446FC"/>
     <w:rsid w:val="00E60988"/>
     <w:rsid w:val="00E63308"/>
     <w:rsid w:val="00E732BA"/>
     <w:rsid w:val="00EA7368"/>
     <w:rsid w:val="00EC1968"/>
     <w:rsid w:val="00EC273F"/>
     <w:rsid w:val="00F10E4C"/>
     <w:rsid w:val="00F15F12"/>
     <w:rsid w:val="00F253E6"/>
     <w:rsid w:val="00F25591"/>
     <w:rsid w:val="00F60B8A"/>
     <w:rsid w:val="00F6111D"/>
     <w:rsid w:val="00F62E4D"/>
     <w:rsid w:val="00F8399C"/>
     <w:rsid w:val="00F915B6"/>
     <w:rsid w:val="00FB0C0A"/>
     <w:rsid w:val="00FB4DF4"/>
     <w:rsid w:val="00FB5B97"/>
+    <w:rsid w:val="00FC7140"/>
     <w:rsid w:val="00FD7EF3"/>
     <w:rsid w:val="00FE05A3"/>
     <w:rsid w:val="00FF5AAB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5E29A876"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -26825,51 +27324,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="pages">
     <w:name w:val="pages"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="00F6111D"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Datum2">
     <w:name w:val="Datum2"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="001F2CBC"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="edition">
     <w:name w:val="edition"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="001F2CBC"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="numberofpages">
     <w:name w:val="numberofpages"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="001F2CBC"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="224726127">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="734860737">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -27310,83 +27809,83 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3509</Words>
-  <Characters>22523</Characters>
+  <Words>4073</Words>
+  <Characters>22407</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>187</Lines>
-  <Paragraphs>51</Paragraphs>
+  <Lines>186</Lines>
+  <Paragraphs>52</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Promoties</vt:lpstr>
       <vt:lpstr>        Dief wordt doorgaans wel bezitter [Reactie op: A.C. van Schaick, Dief wordt vaak</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UVA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25981</CharactersWithSpaces>
+  <CharactersWithSpaces>26428</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>6160392</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://dare.uva.nl/record/328750</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5963780</vt:i4>
       </vt:variant>
       <vt:variant>